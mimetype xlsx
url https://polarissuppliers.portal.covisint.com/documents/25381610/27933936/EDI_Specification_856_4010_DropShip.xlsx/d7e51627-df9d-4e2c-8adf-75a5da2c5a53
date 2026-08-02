--- v0 (2025-10-21)
+++ v1 (2026-08-02)
@@ -6,83 +6,83 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://polarisind-my.sharepoint.com/personal/calanga_polarisind_com/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://polarisind-my.sharepoint.com/personal/maruna_polarisind_com/Documents/Desktop/856 Specification/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9323940C-1792-462A-B387-9521ACF59212}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6F8DAF8A-864C-4F80-B2A9-78A3E6C306EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="601" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="856_ISA4010" sheetId="1" r:id="rId1"/>
     <sheet name="Change Log" sheetId="4" r:id="rId2"/>
     <sheet name="Detail" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1125" uniqueCount="402">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1126" uniqueCount="404">
   <si>
     <t>Year 2000 Compliant EDI X12 4010 Standard</t>
   </si>
   <si>
     <t>This section provides specific details relating to Polaris' Ship Notice with a comprehensive listing of the data elements which are transmitted as part of Polaris' EDI Ship Schedule</t>
   </si>
   <si>
     <t>INTERCHANGE CONTROL STRUCTURE</t>
   </si>
   <si>
     <t>ISA</t>
   </si>
   <si>
     <t>(Start and identify an interchange of one or more functional groups and interchange related</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>control segments).</t>
   </si>
   <si>
     <t>ISA*00*     *00*                            *12*2184632312*01*123456789*19990101</t>
   </si>
   <si>
@@ -650,53 +650,50 @@
     <t>DTM*017*20080909*152800</t>
   </si>
   <si>
     <t>DTM01</t>
   </si>
   <si>
     <t>Date/Time Qualifier</t>
   </si>
   <si>
     <t>011 = Date shipped</t>
   </si>
   <si>
     <t>DTM02</t>
   </si>
   <si>
     <t xml:space="preserve">Date </t>
   </si>
   <si>
     <t>Date shipped (CCYYMMDD)</t>
   </si>
   <si>
     <t>DTM03</t>
   </si>
   <si>
     <t>Time</t>
-  </si>
-[...1 lines deleted...]
-    <t>Time (HHMMSS)</t>
   </si>
   <si>
     <t>HL</t>
   </si>
   <si>
     <t>S (Shipment)</t>
   </si>
   <si>
     <t>HL Segment</t>
   </si>
   <si>
     <r>
       <t>(To specify shipment identification data</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="10"/>
         <rFont val="Arial MT"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
@@ -759,53 +756,50 @@
   <si>
     <t>WT = weight</t>
   </si>
   <si>
     <t>MEA02</t>
   </si>
   <si>
     <t>Measurement Qualifier</t>
   </si>
   <si>
     <t>1/3</t>
   </si>
   <si>
     <t>Example: G = Gross</t>
   </si>
   <si>
     <t>MEA03</t>
   </si>
   <si>
     <t>Measurement Value</t>
   </si>
   <si>
     <t>1/20</t>
   </si>
   <si>
-    <t>Total Pallet Weight (of Mix &amp; NonMix pallets)</t>
-[...1 lines deleted...]
-  <si>
     <t>MEA04.1</t>
   </si>
   <si>
     <t>Unit or Basis for Measurement Code</t>
   </si>
   <si>
     <t>TD1 Segment</t>
   </si>
   <si>
     <t>(To specify identifying numbers.) - ONLY needed FOR LTL Shippers, contacted shippers</t>
   </si>
   <si>
     <t>TD1*****1234567</t>
   </si>
   <si>
     <t>TD105</t>
   </si>
   <si>
     <t>Lading Description</t>
   </si>
   <si>
     <t>1/50</t>
   </si>
   <si>
     <t>1/25</t>
@@ -1330,57 +1324,70 @@
   <si>
     <t>Trailer ID of shipment</t>
   </si>
   <si>
     <t>Unique Stop</t>
   </si>
   <si>
     <t>(To specify carrier and sequence of routing and provide transit time)</t>
   </si>
   <si>
     <t xml:space="preserve">(To specify transportation details for trailer number.) </t>
   </si>
   <si>
     <t>Supplier #</t>
   </si>
   <si>
     <t>Final Delivery House</t>
   </si>
   <si>
     <t>Polaris PO #</t>
   </si>
   <si>
     <t>Polaris PO Item Sequence</t>
   </si>
   <si>
-    <t>6/06/203</t>
-[...1 lines deleted...]
-  <si>
     <t>Removed references to EDI 862</t>
   </si>
   <si>
     <t>Ship Notice  -  856 - Revision 11</t>
+  </si>
+  <si>
+    <t>4/6</t>
+  </si>
+  <si>
+    <t>Time (HHMMSS or HHMM)</t>
+  </si>
+  <si>
+    <t>Total Pallet Weight (of Mix &amp; NonMix pallets) 
+(must be &gt; 0)</t>
+  </si>
+  <si>
+    <t>MEA3 must be &gt; 0</t>
+  </si>
+  <si>
+    <t>DTM03 is either HHMMSS or HHMM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13">
     <font>
       <sz val="12"/>
       <name val="Arial MT"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial MT"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial MT"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Arial MT"/>
@@ -2397,197 +2404,163 @@
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="triangle" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2730,77 +2703,77 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr transitionEvaluation="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F75"/>
   <sheetViews>
-    <sheetView tabSelected="1" defaultGridColor="0" colorId="22" zoomScale="87" workbookViewId="0"/>
+    <sheetView defaultGridColor="0" colorId="22" zoomScale="87" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.77734375" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.765625" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="10.21875" style="1" customWidth="1"/>
-    <col min="2" max="2" width="4.77734375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="10.23046875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="4.765625" style="2" customWidth="1"/>
     <col min="3" max="3" width="24" style="1" customWidth="1"/>
-    <col min="4" max="4" width="10.21875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="16384" width="9.77734375" style="1"/>
+    <col min="4" max="4" width="10.23046875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.23046875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="28.84375" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.765625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="20.25">
+    <row r="1" spans="1:6" ht="20">
       <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="20.25">
+    <row r="2" spans="1:6" ht="20">
       <c r="A2" s="26" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B2" s="27"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
     </row>
-    <row r="3" spans="1:6" ht="15">
+    <row r="3" spans="1:6" ht="15.5">
       <c r="A3" s="146" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="147"/>
       <c r="C3" s="147"/>
       <c r="D3" s="147"/>
       <c r="E3" s="147"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="6"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>4</v>
       </c>
@@ -3079,87 +3052,87 @@
       <c r="E23" s="18" t="s">
         <v>61</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="17" t="s">
         <v>64</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>65</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>66</v>
       </c>
       <c r="F24" s="19" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="25.5">
+    <row r="25" spans="1:6" ht="25">
       <c r="A25" s="18" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="18"/>
       <c r="C25" s="17" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="18" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D26" s="18" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>60</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="25.5">
+    <row r="27" spans="1:6" ht="25">
       <c r="A27" s="18" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="17" t="s">
         <v>77</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="18" t="s">
         <v>61</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="20"/>
       <c r="C28" s="15" t="s">
         <v>80</v>
       </c>
@@ -3345,51 +3318,51 @@
       <c r="E40" s="18">
         <v>8</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B41" s="18"/>
       <c r="C41" s="17" t="s">
         <v>105</v>
       </c>
       <c r="D41" s="18" t="s">
         <v>55</v>
       </c>
       <c r="E41" s="18" t="s">
         <v>56</v>
       </c>
       <c r="F41" s="17" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="42" spans="1:6" ht="25.5">
+    <row r="42" spans="1:6" ht="25">
       <c r="A42" s="18" t="s">
         <v>106</v>
       </c>
       <c r="B42" s="18"/>
       <c r="C42" s="17" t="s">
         <v>107</v>
       </c>
       <c r="D42" s="18" t="s">
         <v>108</v>
       </c>
       <c r="E42" s="18" t="s">
         <v>108</v>
       </c>
       <c r="F42" s="17" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="18" t="s">
         <v>110</v>
       </c>
       <c r="B43" s="18"/>
       <c r="C43" s="17" t="s">
         <v>111</v>
       </c>
@@ -3479,71 +3452,71 @@
       <c r="C49" s="34" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="32" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="32" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="18" t="s">
         <v>122</v>
       </c>
       <c r="B50" s="18"/>
       <c r="C50" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="18"/>
       <c r="E50" s="16"/>
       <c r="F50" s="17"/>
     </row>
-    <row r="51" spans="1:6">
+    <row r="51" spans="1:6" ht="13">
       <c r="A51" s="18" t="s">
         <v>123</v>
       </c>
       <c r="B51" s="18">
         <v>143</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>124</v>
       </c>
       <c r="D51" s="18" t="s">
         <v>125</v>
       </c>
       <c r="E51" s="18" t="s">
         <v>125</v>
       </c>
       <c r="F51" s="58" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="25.5">
+    <row r="52" spans="1:6" ht="25">
       <c r="A52" s="18" t="s">
         <v>127</v>
       </c>
       <c r="B52" s="18">
         <v>329</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>128</v>
       </c>
       <c r="D52" s="18" t="s">
         <v>129</v>
       </c>
       <c r="E52" s="18" t="s">
         <v>129</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="22"/>
       <c r="B53" s="23"/>
       <c r="C53" s="23" t="s">
         <v>130</v>
       </c>
@@ -3862,138 +3835,154 @@
       </c>
       <c r="F74" s="17" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="C75" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="1" right="0.25" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="90" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="29" max="16383" man="1"/>
     <brk id="52" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:B4"/>
+  <dimension ref="A1:B6"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15.5"/>
   <cols>
-    <col min="2" max="2" width="50.77734375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="50.765625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15.75">
+    <row r="1" spans="1:2">
       <c r="A1" s="57" t="s">
         <v>158</v>
       </c>
       <c r="B1" s="57" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="44">
         <v>44001</v>
       </c>
       <c r="B2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="44">
         <v>44109</v>
       </c>
       <c r="B3" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
-        <v>399</v>
+      <c r="A4" s="44">
+        <v>45083</v>
       </c>
       <c r="B4" t="s">
-        <v>400</v>
+        <v>397</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="44">
+        <v>46220</v>
+      </c>
+      <c r="B5" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="44">
+        <v>46220</v>
+      </c>
+      <c r="B6" t="s">
+        <v>403</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I163"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+    <sheetView topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.77734375" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.765625" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="10.33203125" style="40" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.77734375" style="1"/>
+    <col min="1" max="1" width="10.3046875" style="40" customWidth="1"/>
+    <col min="2" max="2" width="12.53515625" style="39" customWidth="1"/>
+    <col min="3" max="3" width="16.3046875" style="41" customWidth="1"/>
+    <col min="4" max="4" width="7.765625" style="39" customWidth="1"/>
+    <col min="5" max="5" width="6.765625" style="39" customWidth="1"/>
+    <col min="6" max="6" width="4.53515625" style="39" customWidth="1"/>
+    <col min="7" max="7" width="3.84375" style="39" customWidth="1"/>
+    <col min="8" max="8" width="31.4609375" style="42" customWidth="1"/>
+    <col min="9" max="9" width="34.53515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.765625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="40" t="s">
         <v>162</v>
       </c>
       <c r="B1" s="59" t="s">
         <v>163</v>
       </c>
       <c r="C1" s="60"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="61"/>
     </row>
-    <row r="2" spans="1:8">
+    <row r="2" spans="1:8" ht="13">
       <c r="A2" s="62"/>
       <c r="B2" s="63" t="s">
         <v>164</v>
       </c>
       <c r="C2" s="64"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="63"/>
       <c r="G2" s="63"/>
       <c r="H2" s="65"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="66" t="s">
         <v>165</v>
       </c>
       <c r="B3" s="67" t="s">
         <v>166</v>
       </c>
       <c r="C3" s="68" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="67" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="67" t="s">
@@ -4009,51 +3998,51 @@
         <v>169</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="70" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="71" t="s">
         <v>170</v>
       </c>
       <c r="C4" s="72" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="71" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="71" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="71"/>
       <c r="G4" s="71"/>
       <c r="H4" s="73" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="22.5">
+    <row r="5" spans="1:8" ht="20.5">
       <c r="A5" s="66" t="s">
         <v>171</v>
       </c>
       <c r="B5" s="67">
         <v>353</v>
       </c>
       <c r="C5" s="74" t="s">
         <v>172</v>
       </c>
       <c r="D5" s="75" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="75" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G5" s="75" t="s">
         <v>174</v>
       </c>
       <c r="H5" s="74" t="s">
         <v>175</v>
       </c>
     </row>
@@ -4127,51 +4116,51 @@
       </c>
       <c r="F8" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G8" s="75" t="s">
         <v>183</v>
       </c>
       <c r="H8" s="74" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="66" t="s">
         <v>188</v>
       </c>
       <c r="B9" s="59" t="s">
         <v>189</v>
       </c>
       <c r="C9" s="78"/>
       <c r="D9" s="79"/>
       <c r="E9" s="79"/>
       <c r="F9" s="79"/>
       <c r="G9" s="79"/>
       <c r="H9" s="80"/>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:8" ht="13">
       <c r="A10" s="81"/>
       <c r="B10" s="82" t="s">
         <v>190</v>
       </c>
       <c r="C10" s="83"/>
       <c r="D10" s="84"/>
       <c r="E10" s="84"/>
       <c r="F10" s="84"/>
       <c r="G10" s="84"/>
       <c r="H10" s="85"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="66" t="s">
         <v>165</v>
       </c>
       <c r="B11" s="67" t="s">
         <v>166</v>
       </c>
       <c r="C11" s="68" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="67" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="67" t="s">
@@ -4250,105 +4239,105 @@
       </c>
       <c r="E14" s="75" t="s">
         <v>102</v>
       </c>
       <c r="F14" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G14" s="75" t="s">
         <v>183</v>
       </c>
       <c r="H14" s="74" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="66" t="s">
         <v>197</v>
       </c>
       <c r="B15" s="67">
         <v>337</v>
       </c>
       <c r="C15" s="74" t="s">
         <v>198</v>
       </c>
       <c r="D15" s="75" t="s">
-        <v>102</v>
+        <v>399</v>
       </c>
       <c r="E15" s="75" t="s">
-        <v>102</v>
+        <v>399</v>
       </c>
       <c r="F15" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G15" s="75" t="s">
         <v>183</v>
       </c>
       <c r="H15" s="74" t="s">
-        <v>199</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="66" t="s">
+        <v>199</v>
+      </c>
+      <c r="B16" s="86" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="C16" s="87"/>
       <c r="D16" s="88"/>
       <c r="E16" s="88"/>
       <c r="F16" s="88"/>
       <c r="G16" s="88"/>
       <c r="H16" s="89"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="70" t="s">
+        <v>201</v>
+      </c>
+      <c r="B17" s="39" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C17" s="90"/>
       <c r="D17" s="91"/>
       <c r="E17" s="91"/>
       <c r="F17" s="91"/>
       <c r="G17" s="91"/>
       <c r="H17" s="92"/>
     </row>
-    <row r="18" spans="1:8" ht="15">
+    <row r="18" spans="1:8" ht="15.5">
       <c r="A18" s="81"/>
       <c r="B18" s="63" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C18" s="90"/>
       <c r="D18" s="91"/>
       <c r="E18" s="91"/>
       <c r="F18" s="91"/>
       <c r="G18" s="91"/>
       <c r="H18" s="92" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="93" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="94" t="s">
         <v>166</v>
       </c>
       <c r="C19" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="94" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="94" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="67" t="s">
         <v>167</v>
       </c>
       <c r="G19" s="95" t="s">
         <v>168</v>
       </c>
       <c r="H19" s="89" t="s">
@@ -4357,118 +4346,118 @@
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="96" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="97" t="s">
         <v>170</v>
       </c>
       <c r="C20" s="92" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="97" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="97" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="97"/>
       <c r="G20" s="97"/>
       <c r="H20" s="92" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="98" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B21" s="99">
         <v>628</v>
       </c>
       <c r="C21" s="74" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D21" s="75" t="s">
         <v>116</v>
       </c>
       <c r="E21" s="75" t="s">
         <v>28</v>
       </c>
       <c r="F21" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G21" s="75" t="s">
+        <v>207</v>
+      </c>
+      <c r="H21" s="74" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="98" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B22" s="99">
         <v>735</v>
       </c>
       <c r="C22" s="74" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D22" s="75" t="s">
         <v>112</v>
       </c>
       <c r="E22" s="75" t="s">
         <v>112</v>
       </c>
       <c r="F22" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G22" s="75" t="s">
         <v>174</v>
       </c>
       <c r="H22" s="74" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="100" t="s">
+        <v>212</v>
+      </c>
+      <c r="B23" s="39" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="C23" s="90"/>
       <c r="D23" s="101"/>
       <c r="E23" s="91"/>
       <c r="F23" s="91"/>
       <c r="G23" s="91"/>
       <c r="H23" s="92"/>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:8" ht="13">
       <c r="A24" s="102"/>
       <c r="B24" s="82" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C24" s="90"/>
       <c r="D24" s="103"/>
       <c r="E24" s="103"/>
       <c r="F24" s="103"/>
       <c r="G24" s="103"/>
       <c r="H24" s="92"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B25" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C25" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="67" t="s">
@@ -4481,172 +4470,172 @@
         <v>169</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C26" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="99"/>
       <c r="G26" s="99"/>
       <c r="H26" s="74" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="22.5">
+    <row r="27" spans="1:8" ht="20.5">
       <c r="A27" s="98" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B27" s="99">
         <v>737</v>
       </c>
       <c r="C27" s="74" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D27" s="75" t="s">
         <v>23</v>
       </c>
       <c r="E27" s="75" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G27" s="75" t="s">
         <v>174</v>
       </c>
       <c r="H27" s="74" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="98" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B28" s="99">
         <v>738</v>
       </c>
       <c r="C28" s="74" t="s">
+        <v>219</v>
+      </c>
+      <c r="D28" s="75" t="s">
         <v>220</v>
       </c>
-      <c r="D28" s="75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="75" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F28" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G28" s="75" t="s">
         <v>174</v>
       </c>
       <c r="H28" s="74" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="20.5">
+      <c r="A29" s="98" t="s">
         <v>222</v>
-      </c>
-[...3 lines deleted...]
-        <v>223</v>
       </c>
       <c r="B29" s="99">
         <v>739</v>
       </c>
       <c r="C29" s="74" t="s">
+        <v>223</v>
+      </c>
+      <c r="D29" s="75" t="s">
         <v>224</v>
       </c>
-      <c r="D29" s="75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="75" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F29" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G29" s="75" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H29" s="74" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="22.5">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="20.5">
       <c r="A30" s="98" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B30" s="99">
         <v>355</v>
       </c>
       <c r="C30" s="74" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D30" s="75" t="s">
         <v>23</v>
       </c>
       <c r="E30" s="75" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G30" s="75" t="s">
         <v>174</v>
       </c>
       <c r="H30" s="74" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="100" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B31" s="39" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C31" s="90"/>
       <c r="D31" s="101"/>
       <c r="E31" s="91"/>
       <c r="F31" s="91"/>
       <c r="G31" s="91"/>
       <c r="H31" s="92"/>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:8" ht="13">
       <c r="A32" s="102"/>
       <c r="B32" s="82" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C32" s="90"/>
       <c r="D32" s="103"/>
       <c r="E32" s="103"/>
       <c r="F32" s="103"/>
       <c r="G32" s="103"/>
       <c r="H32" s="92"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B33" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C33" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F33" s="67" t="s">
@@ -4661,92 +4650,92 @@
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C34" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F34" s="99"/>
       <c r="G34" s="99"/>
       <c r="H34" s="74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="104" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B35" s="76">
         <v>79</v>
       </c>
       <c r="C35" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="D35" s="106" t="s">
+        <v>232</v>
+      </c>
+      <c r="E35" s="106" t="s">
         <v>233</v>
       </c>
-      <c r="D35" s="106" t="s">
+      <c r="F35" s="106" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
       <c r="G35" s="106" t="s">
         <v>179</v>
       </c>
       <c r="H35" s="105" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="66" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B36" s="39" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C36" s="90"/>
       <c r="D36" s="101"/>
       <c r="E36" s="91"/>
       <c r="F36" s="91"/>
       <c r="G36" s="91"/>
       <c r="H36" s="92"/>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:8" ht="13">
       <c r="A37" s="102"/>
       <c r="B37" s="82" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C37" s="90"/>
       <c r="D37" s="103"/>
       <c r="E37" s="103"/>
       <c r="F37" s="103"/>
       <c r="G37" s="103"/>
       <c r="H37" s="92"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B38" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C38" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F38" s="67" t="s">
@@ -4761,222 +4750,222 @@
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C39" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F39" s="99"/>
       <c r="G39" s="99"/>
       <c r="H39" s="74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="98" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B40" s="99">
         <v>66</v>
       </c>
       <c r="C40" s="74" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D40" s="75" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="75" t="s">
         <v>112</v>
       </c>
       <c r="F40" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G40" s="75" t="s">
         <v>174</v>
       </c>
       <c r="H40" s="99" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="98" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B41" s="99">
         <v>67</v>
       </c>
       <c r="C41" s="74" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="D41" s="75" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E41" s="75" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F41" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G41" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H41" s="99" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="98" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B42" s="99">
         <v>91</v>
       </c>
       <c r="C42" s="74" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D42" s="75" t="s">
         <v>112</v>
       </c>
       <c r="E42" s="75" t="s">
         <v>112</v>
       </c>
       <c r="F42" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G42" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H42" s="99" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="98" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B43" s="99">
         <v>387</v>
       </c>
       <c r="C43" s="74" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="D43" s="75" t="s">
         <v>42</v>
       </c>
       <c r="E43" s="75" t="s">
         <v>42</v>
       </c>
       <c r="F43" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G43" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H43" s="99" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="98" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B44" s="99">
         <v>309</v>
       </c>
       <c r="C44" s="74" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D44" s="75" t="s">
         <v>112</v>
       </c>
       <c r="E44" s="75" t="s">
         <v>112</v>
       </c>
       <c r="F44" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G44" s="75" t="s">
         <v>174</v>
       </c>
       <c r="H44" s="99" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="98" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B45" s="99">
         <v>310</v>
       </c>
       <c r="C45" s="74" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="D45" s="75" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E45" s="75" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F45" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G45" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H45" s="99" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="70" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B46" s="39" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C46" s="90"/>
       <c r="D46" s="91"/>
       <c r="E46" s="91"/>
       <c r="F46" s="91"/>
       <c r="G46" s="91"/>
       <c r="H46" s="107"/>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:8" ht="13">
       <c r="A47" s="70"/>
       <c r="B47" s="82" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C47" s="90"/>
       <c r="D47" s="91"/>
       <c r="E47" s="91"/>
       <c r="F47" s="91"/>
       <c r="G47" s="91"/>
       <c r="H47" s="108"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B48" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C48" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F48" s="67" t="s">
@@ -4991,142 +4980,142 @@
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C49" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="99"/>
       <c r="G49" s="99"/>
       <c r="H49" s="99" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="98" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B50" s="99">
         <v>40</v>
       </c>
       <c r="C50" s="74" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="D50" s="75" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E50" s="75" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="F50" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G50" s="75" t="s">
         <v>174</v>
       </c>
       <c r="H50" s="99" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="98" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B51" s="99">
         <v>207</v>
       </c>
       <c r="C51" s="74" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="D51" s="75" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E51" s="75" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F51" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G51" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H51" s="99" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="12.75" customHeight="1">
       <c r="A52" s="98" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B52" s="99">
         <v>225</v>
       </c>
       <c r="C52" s="74" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="D52" s="75" t="s">
         <v>42</v>
       </c>
       <c r="E52" s="75" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F52" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G52" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H52" s="99" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="12.75" customHeight="1">
       <c r="A53" s="70" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B53" s="91"/>
       <c r="C53" s="90"/>
       <c r="D53" s="109"/>
       <c r="E53" s="28"/>
       <c r="F53" s="28"/>
       <c r="G53" s="28"/>
       <c r="H53" s="107"/>
     </row>
-    <row r="54" spans="1:9">
+    <row r="54" spans="1:9" ht="13">
       <c r="A54" s="102"/>
       <c r="B54" s="110" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C54" s="90"/>
       <c r="D54" s="103"/>
       <c r="E54" s="28"/>
       <c r="F54" s="28"/>
       <c r="G54" s="28"/>
       <c r="H54" s="108"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B55" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C55" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="67" t="s">
@@ -5139,123 +5128,123 @@
         <v>169</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C56" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E56" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F56" s="99"/>
       <c r="G56" s="99"/>
       <c r="H56" s="74" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="57" spans="1:9" ht="22.5">
+    <row r="57" spans="1:9" ht="20.5">
       <c r="A57" s="98" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B57" s="99">
         <v>128</v>
       </c>
       <c r="C57" s="74" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D57" s="111" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E57" s="111" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="99" t="s">
         <v>173</v>
       </c>
       <c r="G57" s="99" t="s">
         <v>174</v>
       </c>
       <c r="H57" s="74" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="70" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B58" s="71">
         <v>127</v>
       </c>
       <c r="C58" s="72" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D58" s="112" t="s">
         <v>178</v>
       </c>
       <c r="E58" s="113" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="F58" s="113" t="s">
         <v>173</v>
       </c>
       <c r="G58" s="113" t="s">
         <v>179</v>
       </c>
       <c r="H58" s="73" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="66" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B59" s="86" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="C59" s="87"/>
       <c r="D59" s="88"/>
       <c r="E59" s="88"/>
       <c r="F59" s="88"/>
       <c r="G59" s="88"/>
       <c r="H59" s="94"/>
     </row>
-    <row r="60" spans="1:9">
+    <row r="60" spans="1:9" ht="13">
       <c r="A60" s="81"/>
       <c r="B60" s="63" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C60" s="83"/>
       <c r="D60" s="91"/>
       <c r="E60" s="91"/>
       <c r="F60" s="91"/>
       <c r="G60" s="91"/>
       <c r="H60" s="97"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="93" t="s">
         <v>9</v>
       </c>
       <c r="B61" s="94" t="s">
         <v>166</v>
       </c>
       <c r="C61" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="94" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="94" t="s">
         <v>12</v>
       </c>
       <c r="F61" s="67" t="s">
@@ -5270,144 +5259,144 @@
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="96" t="s">
         <v>14</v>
       </c>
       <c r="B62" s="97" t="s">
         <v>170</v>
       </c>
       <c r="C62" s="92" t="s">
         <v>15</v>
       </c>
       <c r="D62" s="97" t="s">
         <v>16</v>
       </c>
       <c r="E62" s="97" t="s">
         <v>17</v>
       </c>
       <c r="F62" s="97"/>
       <c r="G62" s="97"/>
       <c r="H62" s="97" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="93" t="s">
+        <v>275</v>
+      </c>
+      <c r="B63" s="94" t="s">
+        <v>276</v>
+      </c>
+      <c r="C63" s="89" t="s">
         <v>277</v>
       </c>
-      <c r="B63" s="94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D63" s="114" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E63" s="94" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="94" t="s">
         <v>173</v>
       </c>
       <c r="G63" s="94" t="s">
         <v>174</v>
       </c>
       <c r="H63" s="114" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="104" t="s">
+        <v>279</v>
+      </c>
+      <c r="B64" s="115" t="s">
+        <v>280</v>
+      </c>
+      <c r="C64" s="116" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>283</v>
       </c>
       <c r="D64" s="115" t="s">
         <v>112</v>
       </c>
       <c r="E64" s="115" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="115" t="s">
         <v>173</v>
       </c>
       <c r="G64" s="115" t="s">
         <v>174</v>
       </c>
       <c r="H64" s="117" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="104" t="s">
+        <v>283</v>
+      </c>
+      <c r="B65" s="115" t="s">
+        <v>284</v>
+      </c>
+      <c r="C65" s="116" t="s">
         <v>285</v>
       </c>
-      <c r="B65" s="115" t="s">
+      <c r="D65" s="117" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>288</v>
       </c>
       <c r="E65" s="117" t="s">
         <v>137</v>
       </c>
       <c r="F65" s="76" t="s">
         <v>173</v>
       </c>
       <c r="G65" s="76" t="s">
         <v>179</v>
       </c>
       <c r="H65" s="118" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="66" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B66" s="86" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C66" s="87"/>
       <c r="D66" s="88"/>
       <c r="E66" s="88"/>
       <c r="F66" s="88"/>
       <c r="G66" s="88"/>
       <c r="H66" s="94"/>
     </row>
-    <row r="67" spans="1:8">
+    <row r="67" spans="1:8" ht="13">
       <c r="A67" s="81"/>
       <c r="B67" s="63" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C67" s="83"/>
       <c r="D67" s="91"/>
       <c r="E67" s="91"/>
       <c r="F67" s="91"/>
       <c r="G67" s="91"/>
       <c r="H67" s="97"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="93" t="s">
         <v>9</v>
       </c>
       <c r="B68" s="94" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="94" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="94" t="s">
         <v>12</v>
       </c>
       <c r="F68" s="67" t="s">
@@ -5422,92 +5411,92 @@
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="96" t="s">
         <v>14</v>
       </c>
       <c r="B69" s="97" t="s">
         <v>170</v>
       </c>
       <c r="C69" s="92" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="97" t="s">
         <v>16</v>
       </c>
       <c r="E69" s="97" t="s">
         <v>17</v>
       </c>
       <c r="F69" s="97"/>
       <c r="G69" s="97"/>
       <c r="H69" s="97" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="93" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B70" s="119">
         <v>352</v>
       </c>
       <c r="C70" s="120" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="121" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E70" s="121" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="F70" s="121" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G70" s="121" t="s">
         <v>179</v>
       </c>
       <c r="H70" s="120" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="66" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B71" s="39" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C71" s="90"/>
       <c r="D71" s="101"/>
       <c r="E71" s="91"/>
       <c r="F71" s="91"/>
       <c r="G71" s="91"/>
       <c r="H71" s="92"/>
     </row>
-    <row r="72" spans="1:8">
+    <row r="72" spans="1:8" ht="13">
       <c r="A72" s="102"/>
       <c r="B72" s="82" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C72" s="90"/>
       <c r="D72" s="103"/>
       <c r="E72" s="103"/>
       <c r="F72" s="103"/>
       <c r="G72" s="103"/>
       <c r="H72" s="92"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B73" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C73" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F73" s="67" t="s">
@@ -5520,220 +5509,220 @@
         <v>169</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B74" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C74" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D74" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E74" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F74" s="99"/>
       <c r="G74" s="99"/>
       <c r="H74" s="74" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="75" spans="1:8" ht="22.5">
+    <row r="75" spans="1:8" ht="20.5">
       <c r="A75" s="122" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B75" s="123">
         <v>355</v>
       </c>
       <c r="C75" s="124" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D75" s="125" t="s">
         <v>23</v>
       </c>
       <c r="E75" s="125" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="125" t="s">
         <v>173</v>
       </c>
       <c r="G75" s="125" t="s">
         <v>174</v>
       </c>
       <c r="H75" s="124" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="122" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B76" s="123">
         <v>67</v>
       </c>
       <c r="C76" s="124" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D76" s="125" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="E76" s="125" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="F76" s="125" t="s">
         <v>173</v>
       </c>
       <c r="G76" s="125" t="s">
         <v>179</v>
       </c>
       <c r="H76" s="124" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="104" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B77" s="76">
         <v>380</v>
       </c>
       <c r="C77" s="105" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="D77" s="125" t="s">
         <v>42</v>
       </c>
       <c r="E77" s="106" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F77" s="106" t="s">
         <v>173</v>
       </c>
       <c r="G77" s="106" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H77" s="105" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="122" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B78" s="123">
         <v>67</v>
       </c>
       <c r="C78" s="124" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D78" s="125" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="E78" s="125" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="F78" s="125" t="s">
         <v>173</v>
       </c>
       <c r="G78" s="125" t="s">
         <v>179</v>
       </c>
       <c r="H78" s="124" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="104" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B79" s="76">
         <v>380</v>
       </c>
       <c r="C79" s="105" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="D79" s="125" t="s">
         <v>42</v>
       </c>
       <c r="E79" s="106" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F79" s="106" t="s">
         <v>173</v>
       </c>
       <c r="G79" s="106" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H79" s="105" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="66" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B80" s="86" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C80" s="87"/>
       <c r="D80" s="88"/>
       <c r="E80" s="88"/>
       <c r="F80" s="88"/>
       <c r="G80" s="88"/>
       <c r="H80" s="89"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="70" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B81" s="39" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C81" s="90"/>
       <c r="D81" s="91"/>
       <c r="E81" s="91"/>
       <c r="F81" s="91"/>
       <c r="G81" s="91"/>
       <c r="H81" s="92"/>
     </row>
-    <row r="82" spans="1:8" ht="15">
+    <row r="82" spans="1:8" ht="15.5">
       <c r="A82" s="81"/>
       <c r="B82" s="63" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C82" s="90"/>
       <c r="D82" s="91"/>
       <c r="E82" s="91"/>
       <c r="F82" s="91"/>
       <c r="G82" s="91"/>
       <c r="H82" s="92" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="93" t="s">
         <v>9</v>
       </c>
       <c r="B83" s="94" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="94" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="94" t="s">
         <v>12</v>
       </c>
       <c r="F83" s="67" t="s">
         <v>167</v>
       </c>
       <c r="G83" s="95" t="s">
         <v>168</v>
       </c>
       <c r="H83" s="89" t="s">
@@ -5742,142 +5731,142 @@
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="96" t="s">
         <v>14</v>
       </c>
       <c r="B84" s="97" t="s">
         <v>170</v>
       </c>
       <c r="C84" s="92" t="s">
         <v>15</v>
       </c>
       <c r="D84" s="97" t="s">
         <v>16</v>
       </c>
       <c r="E84" s="97" t="s">
         <v>17</v>
       </c>
       <c r="F84" s="97"/>
       <c r="G84" s="97"/>
       <c r="H84" s="92" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="98" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B85" s="99">
         <v>628</v>
       </c>
       <c r="C85" s="74" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D85" s="75" t="s">
         <v>116</v>
       </c>
       <c r="E85" s="75" t="s">
         <v>116</v>
       </c>
       <c r="F85" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G85" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H85" s="74" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="98" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B86" s="99">
         <v>734</v>
       </c>
       <c r="C86" s="74" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="D86" s="75" t="s">
         <v>116</v>
       </c>
       <c r="E86" s="75" t="s">
         <v>116</v>
       </c>
       <c r="F86" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G86" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H86" s="74" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="98" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B87" s="99">
         <v>735</v>
       </c>
       <c r="C87" s="74" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D87" s="75" t="s">
         <v>112</v>
       </c>
       <c r="E87" s="75" t="s">
         <v>112</v>
       </c>
       <c r="F87" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G87" s="75" t="s">
         <v>174</v>
       </c>
       <c r="H87" s="126" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75" customHeight="1">
       <c r="A88" s="70" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B88" s="91"/>
       <c r="C88" s="90"/>
       <c r="D88" s="109"/>
       <c r="E88" s="28"/>
       <c r="F88" s="28"/>
       <c r="G88" s="28"/>
       <c r="H88" s="107"/>
     </row>
-    <row r="89" spans="1:8">
+    <row r="89" spans="1:8" ht="13">
       <c r="A89" s="102"/>
       <c r="B89" s="110" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C89" s="90"/>
       <c r="D89" s="103"/>
       <c r="E89" s="28"/>
       <c r="F89" s="28"/>
       <c r="G89" s="28"/>
       <c r="H89" s="108"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B90" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C90" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F90" s="67" t="s">
@@ -5890,118 +5879,118 @@
         <v>169</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C91" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D91" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E91" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F91" s="99"/>
       <c r="G91" s="99"/>
       <c r="H91" s="74" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="92" spans="1:8" ht="22.5">
+    <row r="92" spans="1:8" ht="20.5">
       <c r="A92" s="98" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B92" s="99">
         <v>128</v>
       </c>
       <c r="C92" s="74" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D92" s="111" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E92" s="111" t="s">
         <v>23</v>
       </c>
       <c r="F92" s="99" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G92" s="99" t="s">
         <v>174</v>
       </c>
       <c r="H92" s="74" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="102" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B93" s="127">
         <v>127</v>
       </c>
       <c r="C93" s="128" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D93" s="129" t="s">
         <v>178</v>
       </c>
       <c r="E93" s="130" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="F93" s="130" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G93" s="131" t="s">
         <v>179</v>
       </c>
       <c r="H93" s="74" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75" customHeight="1">
       <c r="A94" s="70" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B94" s="91"/>
       <c r="C94" s="90"/>
       <c r="D94" s="109"/>
       <c r="E94" s="28"/>
       <c r="F94" s="28"/>
       <c r="G94" s="28"/>
       <c r="H94" s="107"/>
     </row>
-    <row r="95" spans="1:8">
+    <row r="95" spans="1:8" ht="13">
       <c r="A95" s="102"/>
       <c r="B95" s="110" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C95" s="90"/>
       <c r="D95" s="103"/>
       <c r="E95" s="28"/>
       <c r="F95" s="28"/>
       <c r="G95" s="28"/>
       <c r="H95" s="108"/>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B96" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C96" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F96" s="67" t="s">
@@ -6016,116 +6005,116 @@
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B97" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C97" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E97" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F97" s="99"/>
       <c r="G97" s="99"/>
       <c r="H97" s="74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="18.75" customHeight="1">
       <c r="A98" s="98" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B98" s="99">
         <v>128</v>
       </c>
       <c r="C98" s="74" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D98" s="111" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E98" s="111" t="s">
         <v>23</v>
       </c>
       <c r="F98" s="99" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G98" s="99" t="s">
         <v>174</v>
       </c>
       <c r="H98" s="74" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="102" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B99" s="127">
         <v>127</v>
       </c>
       <c r="C99" s="128" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D99" s="129" t="s">
         <v>178</v>
       </c>
       <c r="E99" s="130" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="F99" s="130" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G99" s="130" t="s">
         <v>179</v>
       </c>
       <c r="H99" s="74" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="100" spans="1:9" ht="12.75" customHeight="1">
       <c r="A100" s="70" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B100" s="91"/>
       <c r="C100" s="90"/>
       <c r="D100" s="109"/>
       <c r="E100" s="28"/>
       <c r="F100" s="28"/>
       <c r="G100" s="28"/>
       <c r="H100" s="132"/>
     </row>
-    <row r="101" spans="1:9">
+    <row r="101" spans="1:9" ht="13">
       <c r="A101" s="102"/>
       <c r="B101" s="110" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C101" s="90"/>
       <c r="D101" s="103"/>
       <c r="E101" s="28"/>
       <c r="F101" s="28"/>
       <c r="G101" s="28"/>
       <c r="H101" s="108"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B102" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C102" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F102" s="67" t="s">
@@ -6140,140 +6129,140 @@
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B103" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C103" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D103" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E103" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F103" s="99"/>
       <c r="G103" s="99"/>
       <c r="H103" s="74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:9" ht="15" customHeight="1">
       <c r="A104" s="98" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B104" s="99">
         <v>128</v>
       </c>
       <c r="C104" s="74" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D104" s="111" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E104" s="111" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="F104" s="99" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G104" s="99" t="s">
         <v>174</v>
       </c>
       <c r="H104" s="74" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="133" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B105" s="134">
         <v>127</v>
       </c>
       <c r="C105" s="135" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D105" s="136" t="s">
         <v>178</v>
       </c>
       <c r="E105" s="137" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="F105" s="137" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G105" s="137" t="s">
         <v>179</v>
       </c>
       <c r="H105" s="74" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="66" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B106" s="86" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C106" s="87"/>
       <c r="D106" s="88"/>
       <c r="E106" s="88"/>
       <c r="F106" s="88"/>
       <c r="G106" s="88"/>
       <c r="H106" s="89"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="70" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B107" s="39" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C107" s="90"/>
       <c r="D107" s="91"/>
       <c r="E107" s="91"/>
       <c r="F107" s="91"/>
       <c r="G107" s="91"/>
       <c r="H107" s="92"/>
     </row>
-    <row r="108" spans="1:9">
+    <row r="108" spans="1:9" ht="13">
       <c r="A108" s="81"/>
       <c r="B108" s="63" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C108" s="90"/>
       <c r="D108" s="91"/>
       <c r="E108" s="91"/>
       <c r="F108" s="91"/>
       <c r="G108" s="91"/>
       <c r="H108" s="92" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="I108" s="138"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="93" t="s">
         <v>9</v>
       </c>
       <c r="B109" s="94" t="s">
         <v>166</v>
       </c>
       <c r="C109" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="94" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="94" t="s">
         <v>12</v>
       </c>
       <c r="F109" s="67" t="s">
         <v>167</v>
       </c>
       <c r="G109" s="95" t="s">
         <v>168</v>
       </c>
@@ -6283,140 +6272,140 @@
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="96" t="s">
         <v>14</v>
       </c>
       <c r="B110" s="97" t="s">
         <v>170</v>
       </c>
       <c r="C110" s="92" t="s">
         <v>15</v>
       </c>
       <c r="D110" s="97" t="s">
         <v>16</v>
       </c>
       <c r="E110" s="97" t="s">
         <v>17</v>
       </c>
       <c r="F110" s="97"/>
       <c r="G110" s="97"/>
       <c r="H110" s="92" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="98" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B111" s="99">
         <v>88</v>
       </c>
       <c r="C111" s="74" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="D111" s="75" t="s">
         <v>116</v>
       </c>
       <c r="E111" s="75" t="s">
         <v>116</v>
       </c>
       <c r="F111" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G111" s="75" t="s">
         <v>174</v>
       </c>
       <c r="H111" s="74" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:9" ht="22.5">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="20.5">
       <c r="A112" s="98" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B112" s="99">
         <v>87</v>
       </c>
       <c r="C112" s="74" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="D112" s="75" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="E112" s="75" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="F112" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G112" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H112" s="74" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="70" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B113" s="39" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C113" s="90"/>
       <c r="D113" s="91"/>
       <c r="E113" s="91"/>
       <c r="F113" s="91"/>
       <c r="G113" s="91"/>
       <c r="H113" s="92"/>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="70" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B114" s="39" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C114" s="90"/>
       <c r="D114" s="91"/>
       <c r="E114" s="91"/>
       <c r="F114" s="91"/>
       <c r="G114" s="91"/>
       <c r="H114" s="92"/>
     </row>
-    <row r="115" spans="1:8" ht="15">
+    <row r="115" spans="1:8" ht="15.5">
       <c r="A115" s="81"/>
       <c r="B115" s="63" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C115" s="90"/>
       <c r="D115" s="91"/>
       <c r="E115" s="91"/>
       <c r="F115" s="91"/>
       <c r="G115" s="91"/>
       <c r="H115" s="92" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="93" t="s">
         <v>9</v>
       </c>
       <c r="B116" s="94" t="s">
         <v>166</v>
       </c>
       <c r="C116" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="94" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="94" t="s">
         <v>12</v>
       </c>
       <c r="F116" s="67" t="s">
         <v>167</v>
       </c>
       <c r="G116" s="95" t="s">
         <v>168</v>
       </c>
       <c r="H116" s="89" t="s">
@@ -6425,144 +6414,144 @@
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="96" t="s">
         <v>14</v>
       </c>
       <c r="B117" s="97" t="s">
         <v>170</v>
       </c>
       <c r="C117" s="92" t="s">
         <v>15</v>
       </c>
       <c r="D117" s="97" t="s">
         <v>16</v>
       </c>
       <c r="E117" s="97" t="s">
         <v>17</v>
       </c>
       <c r="F117" s="97"/>
       <c r="G117" s="97"/>
       <c r="H117" s="92" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="98" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B118" s="99">
         <v>628</v>
       </c>
       <c r="C118" s="74" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D118" s="75" t="s">
         <v>116</v>
       </c>
       <c r="E118" s="75" t="s">
         <v>116</v>
       </c>
       <c r="F118" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G118" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H118" s="74" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="98" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B119" s="99">
         <v>734</v>
       </c>
       <c r="C119" s="74" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="D119" s="75" t="s">
         <v>116</v>
       </c>
       <c r="E119" s="75" t="s">
         <v>116</v>
       </c>
       <c r="F119" s="75" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G119" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H119" s="74" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="98" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B120" s="99">
         <v>735</v>
       </c>
       <c r="C120" s="74" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D120" s="75" t="s">
         <v>112</v>
       </c>
       <c r="E120" s="75" t="s">
         <v>112</v>
       </c>
       <c r="F120" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G120" s="75" t="s">
         <v>174</v>
       </c>
       <c r="H120" s="126" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="100" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B121" s="139" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C121" s="87"/>
       <c r="D121" s="88"/>
       <c r="E121" s="88"/>
       <c r="F121" s="88"/>
       <c r="G121" s="88"/>
       <c r="H121" s="94"/>
     </row>
-    <row r="122" spans="1:8">
+    <row r="122" spans="1:8" ht="13">
       <c r="A122" s="81"/>
       <c r="B122" s="63" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C122" s="90"/>
       <c r="D122" s="91"/>
       <c r="E122" s="91"/>
       <c r="F122" s="91"/>
       <c r="G122" s="91"/>
       <c r="H122" s="92"/>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="93" t="s">
         <v>9</v>
       </c>
       <c r="B123" s="94" t="s">
         <v>166</v>
       </c>
       <c r="C123" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="94" t="s">
         <v>11</v>
       </c>
       <c r="E123" s="94" t="s">
         <v>12</v>
       </c>
       <c r="F123" s="67" t="s">
@@ -6577,118 +6566,118 @@
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="96" t="s">
         <v>14</v>
       </c>
       <c r="B124" s="97" t="s">
         <v>170</v>
       </c>
       <c r="C124" s="92" t="s">
         <v>15</v>
       </c>
       <c r="D124" s="97" t="s">
         <v>16</v>
       </c>
       <c r="E124" s="97" t="s">
         <v>17</v>
       </c>
       <c r="F124" s="97"/>
       <c r="G124" s="97"/>
       <c r="H124" s="97" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="98" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B125" s="99">
         <v>235</v>
       </c>
       <c r="C125" s="74" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="D125" s="75" t="s">
         <v>23</v>
       </c>
       <c r="E125" s="75" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G125" s="75" t="s">
         <v>174</v>
       </c>
       <c r="H125" s="99" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="98" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B126" s="99">
         <v>234</v>
       </c>
       <c r="C126" s="74" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="D126" s="75" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="E126" s="75" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="F126" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G126" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H126" s="99" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="100" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B127" s="39" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C127" s="90"/>
       <c r="D127" s="101"/>
       <c r="E127" s="91"/>
       <c r="F127" s="91"/>
       <c r="G127" s="91"/>
       <c r="H127" s="92"/>
     </row>
-    <row r="128" spans="1:8">
+    <row r="128" spans="1:8" ht="13">
       <c r="A128" s="102"/>
       <c r="B128" s="82" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C128" s="90"/>
       <c r="D128" s="103"/>
       <c r="E128" s="103"/>
       <c r="F128" s="103"/>
       <c r="G128" s="103"/>
       <c r="H128" s="92"/>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B129" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C129" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D129" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E129" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F129" s="67" t="s">
@@ -6703,144 +6692,144 @@
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B130" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C130" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D130" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E130" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F130" s="99"/>
       <c r="G130" s="99"/>
       <c r="H130" s="74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="98" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B131" s="99">
         <v>350</v>
       </c>
       <c r="C131" s="74" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D131" s="75" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E131" s="75" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F131" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G131" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H131" s="74" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="70" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B132" s="71">
         <v>382</v>
       </c>
       <c r="C132" s="72" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="D132" s="75" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E132" s="75" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F132" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G132" s="140" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H132" s="73" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:8" ht="22.5">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="20.5">
       <c r="A133" s="98" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B133" s="99">
         <v>355</v>
       </c>
       <c r="C133" s="74" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D133" s="75" t="s">
         <v>112</v>
       </c>
       <c r="E133" s="75" t="s">
         <v>112</v>
       </c>
       <c r="F133" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G133" s="75" t="s">
         <v>174</v>
       </c>
       <c r="H133" s="74" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="70" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B134" s="39" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C134" s="28"/>
       <c r="D134" s="28"/>
       <c r="E134" s="28"/>
       <c r="F134" s="28"/>
       <c r="G134" s="28"/>
       <c r="H134" s="141"/>
     </row>
-    <row r="135" spans="1:8">
+    <row r="135" spans="1:8" ht="13">
       <c r="A135" s="70"/>
       <c r="B135" s="82" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C135" s="28"/>
       <c r="D135" s="28"/>
       <c r="E135" s="28"/>
       <c r="F135" s="28"/>
       <c r="G135" s="28"/>
       <c r="H135" s="142"/>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B136" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C136" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E136" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F136" s="67" t="s">
@@ -6855,118 +6844,118 @@
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B137" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C137" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D137" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E137" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F137" s="99"/>
       <c r="G137" s="99"/>
       <c r="H137" s="74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="98" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B138" s="99">
         <v>324</v>
       </c>
       <c r="C138" s="74" t="s">
+        <v>365</v>
+      </c>
+      <c r="D138" s="75" t="s">
+        <v>366</v>
+      </c>
+      <c r="E138" s="75" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F138" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G138" s="75" t="s">
         <v>179</v>
       </c>
       <c r="H138" s="74" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="98" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B139" s="99">
         <v>327</v>
       </c>
       <c r="C139" s="74" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="D139" s="75" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E139" s="75" t="s">
         <v>155</v>
       </c>
       <c r="F139" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G139" s="75" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H139" s="74" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="100" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B140" s="39" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C140" s="90"/>
       <c r="D140" s="101"/>
       <c r="E140" s="91"/>
       <c r="F140" s="91"/>
       <c r="G140" s="91"/>
       <c r="H140" s="92"/>
     </row>
-    <row r="141" spans="1:8">
+    <row r="141" spans="1:8" ht="13">
       <c r="A141" s="102"/>
       <c r="B141" s="82" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C141" s="90"/>
       <c r="D141" s="103"/>
       <c r="E141" s="103"/>
       <c r="F141" s="103"/>
       <c r="G141" s="103"/>
       <c r="H141" s="92"/>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B142" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C142" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D142" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E142" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F142" s="67" t="s">
@@ -6979,116 +6968,116 @@
         <v>169</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B143" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C143" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D143" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E143" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F143" s="99"/>
       <c r="G143" s="99"/>
       <c r="H143" s="74" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="144" spans="1:8" ht="22.5">
+    <row r="144" spans="1:8" ht="20.5">
       <c r="A144" s="122" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B144" s="123"/>
       <c r="C144" s="124" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D144" s="143" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E144" s="143" t="s">
         <v>23</v>
       </c>
       <c r="F144" s="123" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G144" s="123" t="s">
         <v>174</v>
       </c>
       <c r="H144" s="124" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="104" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B145" s="76"/>
       <c r="C145" s="105" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D145" s="144" t="s">
         <v>178</v>
       </c>
       <c r="E145" s="106" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F145" s="106" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G145" s="106" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H145" s="105" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="100" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B146" s="39" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C146" s="90"/>
       <c r="D146" s="101"/>
       <c r="E146" s="91"/>
       <c r="F146" s="91"/>
       <c r="G146" s="91"/>
       <c r="H146" s="92"/>
     </row>
-    <row r="147" spans="1:8">
+    <row r="147" spans="1:8" ht="13">
       <c r="A147" s="102"/>
       <c r="B147" s="82" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C147" s="90"/>
       <c r="D147" s="103"/>
       <c r="E147" s="103"/>
       <c r="F147" s="103"/>
       <c r="G147" s="103"/>
       <c r="H147" s="92"/>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B148" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C148" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E148" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F148" s="67" t="s">
@@ -7101,116 +7090,116 @@
         <v>169</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B149" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C149" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D149" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E149" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F149" s="99"/>
       <c r="G149" s="99"/>
       <c r="H149" s="74" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="150" spans="1:8" ht="22.5">
+    <row r="150" spans="1:8" ht="20.5">
       <c r="A150" s="122" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B150" s="123"/>
       <c r="C150" s="124" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D150" s="143" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E150" s="143" t="s">
         <v>23</v>
       </c>
       <c r="F150" s="123" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G150" s="123" t="s">
         <v>174</v>
       </c>
       <c r="H150" s="124" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="104" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B151" s="76"/>
       <c r="C151" s="105" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D151" s="144" t="s">
         <v>178</v>
       </c>
       <c r="E151" s="106" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F151" s="106" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G151" s="106" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H151" s="105" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="100" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B152" s="39" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C152" s="90"/>
       <c r="D152" s="101"/>
       <c r="E152" s="91"/>
       <c r="F152" s="91"/>
       <c r="G152" s="91"/>
       <c r="H152" s="92"/>
     </row>
-    <row r="153" spans="1:8">
+    <row r="153" spans="1:8" ht="13">
       <c r="A153" s="102"/>
       <c r="B153" s="82" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C153" s="90"/>
       <c r="D153" s="103"/>
       <c r="E153" s="103"/>
       <c r="F153" s="103"/>
       <c r="G153" s="103"/>
       <c r="H153" s="92"/>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B154" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C154" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D154" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E154" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F154" s="67" t="s">
@@ -7223,120 +7212,120 @@
         <v>169</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B155" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C155" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D155" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E155" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F155" s="99"/>
       <c r="G155" s="99"/>
       <c r="H155" s="74" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="156" spans="1:8" ht="22.5">
+    <row r="156" spans="1:8" ht="20.5">
       <c r="A156" s="122" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B156" s="123">
         <v>128</v>
       </c>
       <c r="C156" s="124" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D156" s="143" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E156" s="143" t="s">
         <v>23</v>
       </c>
       <c r="F156" s="123" t="s">
         <v>173</v>
       </c>
       <c r="G156" s="123" t="s">
         <v>174</v>
       </c>
       <c r="H156" s="124" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="104" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B157" s="76">
         <v>127</v>
       </c>
       <c r="C157" s="105" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D157" s="144" t="s">
         <v>178</v>
       </c>
       <c r="E157" s="106" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F157" s="106" t="s">
         <v>173</v>
       </c>
       <c r="G157" s="106" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H157" s="105" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75" customHeight="1">
       <c r="A158" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B158" s="39" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C158" s="91"/>
       <c r="D158" s="91"/>
       <c r="E158" s="91"/>
       <c r="F158" s="91"/>
       <c r="G158" s="91"/>
       <c r="H158" s="94"/>
     </row>
-    <row r="159" spans="1:8">
+    <row r="159" spans="1:8" ht="13">
       <c r="A159" s="70"/>
       <c r="B159" s="82" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C159" s="90"/>
       <c r="D159" s="91"/>
       <c r="E159" s="91"/>
       <c r="F159" s="91"/>
       <c r="G159" s="91"/>
       <c r="H159" s="145"/>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="98" t="s">
         <v>165</v>
       </c>
       <c r="B160" s="99" t="s">
         <v>166</v>
       </c>
       <c r="C160" s="74" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="99" t="s">
         <v>11</v>
       </c>
       <c r="E160" s="99" t="s">
         <v>12</v>
       </c>
       <c r="F160" s="67" t="s">
@@ -7349,97 +7338,97 @@
         <v>169</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B161" s="99" t="s">
         <v>170</v>
       </c>
       <c r="C161" s="74" t="s">
         <v>15</v>
       </c>
       <c r="D161" s="99" t="s">
         <v>16</v>
       </c>
       <c r="E161" s="99" t="s">
         <v>17</v>
       </c>
       <c r="F161" s="99"/>
       <c r="G161" s="99"/>
       <c r="H161" s="74" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="162" spans="1:8" ht="22.5">
+    <row r="162" spans="1:8" ht="20.5">
       <c r="A162" s="98" t="s">
         <v>135</v>
       </c>
       <c r="B162" s="99">
         <v>96</v>
       </c>
       <c r="C162" s="74" t="s">
         <v>136</v>
       </c>
       <c r="D162" s="75" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E162" s="75" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F162" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G162" s="75" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H162" s="74" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:8" ht="22.5">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="20.5">
       <c r="A163" s="98" t="s">
         <v>139</v>
       </c>
       <c r="B163" s="99">
         <v>329</v>
       </c>
       <c r="C163" s="74" t="s">
         <v>128</v>
       </c>
       <c r="D163" s="75" t="s">
         <v>129</v>
       </c>
       <c r="E163" s="75" t="s">
         <v>129</v>
       </c>
       <c r="F163" s="75" t="s">
         <v>173</v>
       </c>
       <c r="G163" s="75" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H163" s="74" t="s">
         <v>140</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.51" right="0.25" top="0.57999999999999996" bottom="0.59" header="0.37" footer="0.28999999999999998"/>
   <pageSetup scale="88" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="53" max="16383" man="1"/>
     <brk id="133" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
@@ -7610,108 +7599,108 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7993C6D-D1BF-40E3-8F1E-B4F86776B313}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7c7537e6-f260-48ab-b00c-9f94abaf932a"/>
     <ds:schemaRef ds:uri="c1a2353c-96a4-42ff-b0ca-ee553380d15d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FD44D0B-F428-427E-946E-D081A599F821}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2CB47D5-D8CA-49EE-9530-1D35FD385974}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9BA31E0-A13A-41A1-83E0-FF84CE2288AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2CB47D5-D8CA-49EE-9530-1D35FD385974}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FD44D0B-F428-427E-946E-D081A599F821}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>856_ISA4010</vt:lpstr>
       <vt:lpstr>Change Log</vt:lpstr>
       <vt:lpstr>Detail</vt:lpstr>
     </vt:vector>